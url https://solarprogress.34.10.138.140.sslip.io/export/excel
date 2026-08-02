--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -704,51 +704,51 @@
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>☀️  Solar Progress Report — ออกรายงาน 10/06/2026 14:40</t>
+          <t>☀️  Solar Progress Report — ออกรายงาน 02/08/2026 01:16</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>ติดตามความคืบหน้าการติดตั้งโซลาร์รูฟท็อป On-Grid / Zero Export</t>
         </is>
       </c>
     </row>
     <row r="3" ht="36" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>ไซต์งาน</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>ที่ตั้ง</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>ขนาด</t>
         </is>